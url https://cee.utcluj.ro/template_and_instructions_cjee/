--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -1754,54 +1754,54 @@
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:object w:dxaOrig="7202" w:dyaOrig="4080" w14:anchorId="1CFBA861">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:423pt;height:3in" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:422.8pt;height:3in" o:ole="">
             <v:imagedata r:id="rId9" o:title="" cropbottom="3628f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1799861302" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1840694868" r:id="rId10"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B13370" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. </w:t>
       </w:r>
@@ -4708,51 +4708,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7386">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4961" w:rsidRPr="004C7386" w14:paraId="41A346B5" w14:textId="77777777" w:rsidTr="00E67825">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DEE7150" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004C7386">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1/3 line</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004C7386">
               <w:rPr>
@@ -5110,51 +5109,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7386">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4961" w:rsidRPr="004C7386" w14:paraId="071061D2" w14:textId="77777777" w:rsidTr="00E67825">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FDC771B" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D2091F" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
             <w:pPr>
@@ -5494,51 +5492,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7386">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4961" w:rsidRPr="004C7386" w14:paraId="3A95AE4B" w14:textId="77777777" w:rsidTr="00E67825">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A855F07" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="099B49B1" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
             <w:pPr>
@@ -5877,51 +5874,50 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7386">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4961" w:rsidRPr="004C7386" w14:paraId="1C551875" w14:textId="77777777" w:rsidTr="00E67825">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B4C5568" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C7386">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6481,67 +6477,51 @@
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2667469E" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> respect the following rules: all variables are italic, constants are regular; the references are cited in the text between right parentheses</w:t>
+        <w:t>In text respect the following rules: all variables are italic, constants are regular; the references are cited in the text between right parentheses</w:t>
       </w:r>
       <w:r w:rsidR="005D2717">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[1], </w:t>
       </w:r>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
@@ -6627,98 +6607,182 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075F9099" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00FA34CB">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783AF6D3" w14:textId="77777777" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00CC0DB2">
+    <w:p w14:paraId="783AF6D3" w14:textId="406063F3" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00CC0DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">International Commission on Non-ionizing Radiation Protection, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C7386">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="006047B2" w:rsidRPr="006047B2">
+        <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Guidelines for limiting exposure to time-varying electric, magnetic and electromagnetic fields (Up to 300 GHz)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C7386">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006047B2">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, Health Physics, vol. 74, no. 1, pp. 494-522, 1998.</w:t>
+        <w:t>Guidelines for limiting exposure to time-varying electric, magnetic and electromagnetic fields (Up to 300 GHz)</w:t>
+      </w:r>
+      <w:r w:rsidR="006047B2" w:rsidRPr="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006047B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Health Physics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, vol. 74, no. 1, pp. 494-522, 1998</w:t>
+      </w:r>
+      <w:r w:rsidR="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091BF42B" w14:textId="10A4E5A4" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00CC0DB2">
+    <w:p w14:paraId="091BF42B" w14:textId="08389CDA" w:rsidR="001C4961" w:rsidRPr="004C7386" w:rsidRDefault="001C4961" w:rsidP="00CC0DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6742,218 +6806,327 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Greconici</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C7386">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00A73C34" w:rsidRPr="00A73C34">
+        <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73C34">
+        <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>he electromagnetic field around a high voltage 110 KV electrical overhead lines and the influence on the biological systems</w:t>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:t>The electromagnetic field around a high voltage 110 KV electrical overhead lines and the influence on the biological systems</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73C34" w:rsidRPr="00A73C34">
+        <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, Proceedings of t</w:t>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="004C7386">
         <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">he 5th International Power Systems Conference, pp. 357-362, Timisoara, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73C34">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Romania, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73C34">
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2003.</w:t>
+        <w:t>Proceedings of the 5th International Power Systems Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73C34" w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Timisoara, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73C34">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Romania, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73C34" w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73C34">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pp. 357-362</w:t>
+      </w:r>
+      <w:r w:rsidR="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006047B2">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7386">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1072BE4F" w14:textId="736C3DFF" w:rsidR="003375E5" w:rsidRPr="009D3B67" w:rsidRDefault="009D3B67" w:rsidP="009C0A18">
       <w:pPr>
         <w:pStyle w:val="References0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:iCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3B67">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>J. He, R. Zeng, B. Zhang, Methodology and Technology for Power System Grounding, Wiley-IEEE Press, Singapore, 2012.</w:t>
+        <w:t xml:space="preserve">J. He, R. Zeng, B. Zhang, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006047B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Methodology and Technology for Power System Grounding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3B67">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Wiley-IEEE Press, Singapore, 2012.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003375E5" w:rsidRPr="009D3B67" w:rsidSect="00945A9E">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="5"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12D14EDE" w14:textId="77777777" w:rsidR="00C205C4" w:rsidRDefault="00C205C4">
+    <w:p w14:paraId="77E6A72A" w14:textId="77777777" w:rsidR="007460B7" w:rsidRDefault="007460B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D588999" w14:textId="77777777" w:rsidR="00C205C4" w:rsidRDefault="00C205C4">
+    <w:p w14:paraId="5630ACD2" w14:textId="77777777" w:rsidR="007460B7" w:rsidRDefault="007460B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LTAroma">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -7063,69 +7236,69 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E2297B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53FC0144" w14:textId="77777777" w:rsidR="00C205C4" w:rsidRDefault="00C205C4">
+    <w:p w14:paraId="0E1DDC26" w14:textId="77777777" w:rsidR="007460B7" w:rsidRDefault="007460B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E7004D0" w14:textId="77777777" w:rsidR="00C205C4" w:rsidRDefault="00C205C4">
+    <w:p w14:paraId="71CCFB60" w14:textId="77777777" w:rsidR="007460B7" w:rsidRDefault="007460B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49935014" w14:textId="02082857" w:rsidR="002135D1" w:rsidRDefault="002135D1" w:rsidP="00301DC4">
+  <w:p w14:paraId="49935014" w14:textId="2E438A2C" w:rsidR="002135D1" w:rsidRDefault="002135D1" w:rsidP="00301DC4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00D10E78">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Carpathian Journal of Electrical Engineering</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E78">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
@@ -7141,176 +7314,168 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E78">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Volume </w:t>
     </w:r>
-    <w:r w:rsidR="00E13EF4">
+    <w:r w:rsidR="00DD1324">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidR="007452D1">
+    <w:r w:rsidRPr="00D10E78">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>, Number 1, 20</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D10E78">
+    <w:r w:rsidR="00E13EF4">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>, Number 1, 20</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00E13EF4">
+    <w:r w:rsidR="00DD1324">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...7 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EABDA88" w14:textId="3D65AB9C" w:rsidR="002135D1" w:rsidRPr="00D10E78" w:rsidRDefault="002135D1" w:rsidP="00D10E78">
+  <w:p w14:paraId="7EABDA88" w14:textId="517164CF" w:rsidR="002135D1" w:rsidRPr="00D10E78" w:rsidRDefault="002135D1" w:rsidP="00D10E78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D10E78">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Carpathian Journal of Electrical Engineering</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E78">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">                     Volume 1</w:t>
+      <w:t xml:space="preserve">                     Volume </w:t>
     </w:r>
-    <w:r w:rsidR="007452D1">
+    <w:r w:rsidR="00DD1324">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E78">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, Number 1, 20</w:t>
     </w:r>
     <w:r w:rsidR="00E13EF4">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="007452D1">
+    <w:r w:rsidR="00DD1324">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000003"/>
     <w:name w:val="WW8Num4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
@@ -10969,86 +11134,88 @@
     <w:rsid w:val="00010B20"/>
     <w:rsid w:val="00012788"/>
     <w:rsid w:val="00024315"/>
     <w:rsid w:val="000243E2"/>
     <w:rsid w:val="00026821"/>
     <w:rsid w:val="00026DE5"/>
     <w:rsid w:val="0003001C"/>
     <w:rsid w:val="000328F2"/>
     <w:rsid w:val="00032C75"/>
     <w:rsid w:val="000331FA"/>
     <w:rsid w:val="00033533"/>
     <w:rsid w:val="00035375"/>
     <w:rsid w:val="000370AC"/>
     <w:rsid w:val="00041105"/>
     <w:rsid w:val="00043728"/>
     <w:rsid w:val="000440EB"/>
     <w:rsid w:val="0004589A"/>
     <w:rsid w:val="0004735E"/>
     <w:rsid w:val="00047494"/>
     <w:rsid w:val="00050791"/>
     <w:rsid w:val="00052FFE"/>
     <w:rsid w:val="000541B0"/>
     <w:rsid w:val="00054D50"/>
     <w:rsid w:val="00056560"/>
     <w:rsid w:val="000609B9"/>
+    <w:rsid w:val="0006253A"/>
     <w:rsid w:val="000626DC"/>
     <w:rsid w:val="000633E1"/>
     <w:rsid w:val="00065144"/>
     <w:rsid w:val="00066724"/>
     <w:rsid w:val="00071008"/>
     <w:rsid w:val="0007498C"/>
     <w:rsid w:val="000757B9"/>
     <w:rsid w:val="0007630B"/>
     <w:rsid w:val="000764F0"/>
     <w:rsid w:val="0007795F"/>
     <w:rsid w:val="00080161"/>
     <w:rsid w:val="00081A45"/>
     <w:rsid w:val="00083469"/>
     <w:rsid w:val="000845CB"/>
     <w:rsid w:val="000851F4"/>
     <w:rsid w:val="0008599A"/>
     <w:rsid w:val="000904B9"/>
     <w:rsid w:val="00091DCB"/>
     <w:rsid w:val="0009554B"/>
     <w:rsid w:val="000A1E98"/>
     <w:rsid w:val="000A256F"/>
     <w:rsid w:val="000A585D"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C006D"/>
     <w:rsid w:val="000C1656"/>
     <w:rsid w:val="000C19B1"/>
     <w:rsid w:val="000C475F"/>
     <w:rsid w:val="000C5271"/>
     <w:rsid w:val="000C68C7"/>
     <w:rsid w:val="000C76A1"/>
     <w:rsid w:val="000D0199"/>
     <w:rsid w:val="000D03CA"/>
     <w:rsid w:val="000D4AD0"/>
     <w:rsid w:val="000D4B1A"/>
     <w:rsid w:val="000D5345"/>
     <w:rsid w:val="000D59A3"/>
+    <w:rsid w:val="000D7DB5"/>
     <w:rsid w:val="000D7DDF"/>
     <w:rsid w:val="000E01A4"/>
     <w:rsid w:val="000E0610"/>
     <w:rsid w:val="000E56BD"/>
     <w:rsid w:val="000E66DA"/>
     <w:rsid w:val="000E6B77"/>
     <w:rsid w:val="000E77BD"/>
     <w:rsid w:val="000F1640"/>
     <w:rsid w:val="000F2013"/>
     <w:rsid w:val="000F2CED"/>
     <w:rsid w:val="000F4BD9"/>
     <w:rsid w:val="0010124E"/>
     <w:rsid w:val="00101741"/>
     <w:rsid w:val="0010335D"/>
     <w:rsid w:val="00103C4E"/>
     <w:rsid w:val="00104EBD"/>
     <w:rsid w:val="0010623D"/>
     <w:rsid w:val="001077E0"/>
     <w:rsid w:val="00112106"/>
     <w:rsid w:val="001135C1"/>
     <w:rsid w:val="001136A5"/>
     <w:rsid w:val="00114971"/>
     <w:rsid w:val="00115A29"/>
     <w:rsid w:val="0011721F"/>
     <w:rsid w:val="001224ED"/>
@@ -11397,111 +11564,114 @@
     <w:rsid w:val="0055002A"/>
     <w:rsid w:val="00550742"/>
     <w:rsid w:val="00551313"/>
     <w:rsid w:val="005551AA"/>
     <w:rsid w:val="00555F3A"/>
     <w:rsid w:val="00556244"/>
     <w:rsid w:val="00556342"/>
     <w:rsid w:val="0055683D"/>
     <w:rsid w:val="00560FEC"/>
     <w:rsid w:val="0056103A"/>
     <w:rsid w:val="00562648"/>
     <w:rsid w:val="0056289F"/>
     <w:rsid w:val="0056395D"/>
     <w:rsid w:val="00564267"/>
     <w:rsid w:val="00567ACA"/>
     <w:rsid w:val="00567CB3"/>
     <w:rsid w:val="00570080"/>
     <w:rsid w:val="00571CEC"/>
     <w:rsid w:val="00572AD5"/>
     <w:rsid w:val="005758C1"/>
     <w:rsid w:val="00580776"/>
     <w:rsid w:val="005813F0"/>
     <w:rsid w:val="00582C65"/>
     <w:rsid w:val="005847E7"/>
     <w:rsid w:val="00585F2C"/>
+    <w:rsid w:val="00591120"/>
     <w:rsid w:val="00591C87"/>
     <w:rsid w:val="005963B8"/>
     <w:rsid w:val="00596EAE"/>
     <w:rsid w:val="005A1955"/>
     <w:rsid w:val="005A263E"/>
     <w:rsid w:val="005A313E"/>
     <w:rsid w:val="005A37E7"/>
     <w:rsid w:val="005A4F1D"/>
     <w:rsid w:val="005A5ABD"/>
     <w:rsid w:val="005A5BE0"/>
     <w:rsid w:val="005A6632"/>
     <w:rsid w:val="005B0715"/>
     <w:rsid w:val="005B414B"/>
     <w:rsid w:val="005B5BFE"/>
     <w:rsid w:val="005B5E48"/>
     <w:rsid w:val="005B60B8"/>
     <w:rsid w:val="005B7143"/>
     <w:rsid w:val="005B717C"/>
     <w:rsid w:val="005B7A6F"/>
     <w:rsid w:val="005C12B3"/>
     <w:rsid w:val="005C1694"/>
     <w:rsid w:val="005C2212"/>
     <w:rsid w:val="005C2D33"/>
     <w:rsid w:val="005C3F4D"/>
     <w:rsid w:val="005C4CD2"/>
     <w:rsid w:val="005D1753"/>
     <w:rsid w:val="005D2717"/>
     <w:rsid w:val="005D4A78"/>
     <w:rsid w:val="005E0044"/>
     <w:rsid w:val="005E0280"/>
     <w:rsid w:val="005E1353"/>
     <w:rsid w:val="005F1900"/>
     <w:rsid w:val="005F222A"/>
     <w:rsid w:val="005F540B"/>
     <w:rsid w:val="006016C0"/>
     <w:rsid w:val="00602FE8"/>
     <w:rsid w:val="00603B8B"/>
+    <w:rsid w:val="006047B2"/>
     <w:rsid w:val="00605EC7"/>
     <w:rsid w:val="006075A9"/>
     <w:rsid w:val="00607C2E"/>
     <w:rsid w:val="00610613"/>
     <w:rsid w:val="00610FFE"/>
     <w:rsid w:val="00611437"/>
     <w:rsid w:val="00612E22"/>
     <w:rsid w:val="006142B2"/>
     <w:rsid w:val="006166CF"/>
     <w:rsid w:val="00616E5F"/>
     <w:rsid w:val="00620DE3"/>
     <w:rsid w:val="00621A2D"/>
     <w:rsid w:val="0062251C"/>
     <w:rsid w:val="0062466F"/>
     <w:rsid w:val="00625E53"/>
     <w:rsid w:val="00631EB8"/>
     <w:rsid w:val="00634C51"/>
     <w:rsid w:val="00641C02"/>
     <w:rsid w:val="0064666E"/>
     <w:rsid w:val="00647DBC"/>
     <w:rsid w:val="00651591"/>
     <w:rsid w:val="00654188"/>
     <w:rsid w:val="00655267"/>
     <w:rsid w:val="006558A0"/>
+    <w:rsid w:val="006666B3"/>
     <w:rsid w:val="00666BB3"/>
     <w:rsid w:val="00674070"/>
     <w:rsid w:val="00675390"/>
     <w:rsid w:val="0067575B"/>
     <w:rsid w:val="00675D99"/>
     <w:rsid w:val="006763A3"/>
     <w:rsid w:val="00680F13"/>
     <w:rsid w:val="00682BD7"/>
     <w:rsid w:val="006832DE"/>
     <w:rsid w:val="00683A33"/>
     <w:rsid w:val="00683CD3"/>
     <w:rsid w:val="00686E69"/>
     <w:rsid w:val="0068710E"/>
     <w:rsid w:val="006871F2"/>
     <w:rsid w:val="006879BA"/>
     <w:rsid w:val="0069001A"/>
     <w:rsid w:val="00692060"/>
     <w:rsid w:val="0069254F"/>
     <w:rsid w:val="006926C8"/>
     <w:rsid w:val="00692F7B"/>
     <w:rsid w:val="006944C6"/>
     <w:rsid w:val="0069617F"/>
     <w:rsid w:val="00696B9C"/>
     <w:rsid w:val="00696F34"/>
     <w:rsid w:val="006973F0"/>
@@ -11545,50 +11715,51 @@
     <w:rsid w:val="0071315C"/>
     <w:rsid w:val="007147C9"/>
     <w:rsid w:val="00715AD2"/>
     <w:rsid w:val="00715CB0"/>
     <w:rsid w:val="0071615C"/>
     <w:rsid w:val="0071765F"/>
     <w:rsid w:val="007176B0"/>
     <w:rsid w:val="00717E72"/>
     <w:rsid w:val="00721B9B"/>
     <w:rsid w:val="00723129"/>
     <w:rsid w:val="00723E24"/>
     <w:rsid w:val="00725FD1"/>
     <w:rsid w:val="00726728"/>
     <w:rsid w:val="00726964"/>
     <w:rsid w:val="0072786E"/>
     <w:rsid w:val="00730642"/>
     <w:rsid w:val="007327AB"/>
     <w:rsid w:val="007338FA"/>
     <w:rsid w:val="00733C26"/>
     <w:rsid w:val="007348C2"/>
     <w:rsid w:val="00735C51"/>
     <w:rsid w:val="00740A21"/>
     <w:rsid w:val="00742213"/>
     <w:rsid w:val="007452D1"/>
     <w:rsid w:val="00745B6E"/>
+    <w:rsid w:val="007460B7"/>
     <w:rsid w:val="007463E7"/>
     <w:rsid w:val="00751A2D"/>
     <w:rsid w:val="00752C87"/>
     <w:rsid w:val="0075361F"/>
     <w:rsid w:val="007567BD"/>
     <w:rsid w:val="00761A99"/>
     <w:rsid w:val="00762980"/>
     <w:rsid w:val="00762A8A"/>
     <w:rsid w:val="00764C8B"/>
     <w:rsid w:val="00764DA2"/>
     <w:rsid w:val="00767408"/>
     <w:rsid w:val="00770146"/>
     <w:rsid w:val="00770181"/>
     <w:rsid w:val="007713F0"/>
     <w:rsid w:val="00771BF6"/>
     <w:rsid w:val="007732AB"/>
     <w:rsid w:val="00773506"/>
     <w:rsid w:val="00773561"/>
     <w:rsid w:val="00775BF8"/>
     <w:rsid w:val="00776777"/>
     <w:rsid w:val="00777C34"/>
     <w:rsid w:val="007829D4"/>
     <w:rsid w:val="00782A1A"/>
     <w:rsid w:val="00785F0B"/>
     <w:rsid w:val="00787360"/>
@@ -11817,50 +11988,51 @@
     <w:rsid w:val="00A26787"/>
     <w:rsid w:val="00A3465F"/>
     <w:rsid w:val="00A373FC"/>
     <w:rsid w:val="00A376DF"/>
     <w:rsid w:val="00A37F65"/>
     <w:rsid w:val="00A40285"/>
     <w:rsid w:val="00A41380"/>
     <w:rsid w:val="00A41674"/>
     <w:rsid w:val="00A453FA"/>
     <w:rsid w:val="00A45D35"/>
     <w:rsid w:val="00A4674E"/>
     <w:rsid w:val="00A46888"/>
     <w:rsid w:val="00A530FF"/>
     <w:rsid w:val="00A55C45"/>
     <w:rsid w:val="00A55EBF"/>
     <w:rsid w:val="00A56D06"/>
     <w:rsid w:val="00A56E41"/>
     <w:rsid w:val="00A57B86"/>
     <w:rsid w:val="00A603DB"/>
     <w:rsid w:val="00A64954"/>
     <w:rsid w:val="00A6503B"/>
     <w:rsid w:val="00A657BE"/>
     <w:rsid w:val="00A713F8"/>
     <w:rsid w:val="00A7207E"/>
     <w:rsid w:val="00A73196"/>
+    <w:rsid w:val="00A73C34"/>
     <w:rsid w:val="00A75113"/>
     <w:rsid w:val="00A754B6"/>
     <w:rsid w:val="00A75A08"/>
     <w:rsid w:val="00A75EA9"/>
     <w:rsid w:val="00A7757B"/>
     <w:rsid w:val="00A84B33"/>
     <w:rsid w:val="00A86A5C"/>
     <w:rsid w:val="00A86EAB"/>
     <w:rsid w:val="00A8726E"/>
     <w:rsid w:val="00A87A9B"/>
     <w:rsid w:val="00A90243"/>
     <w:rsid w:val="00A95711"/>
     <w:rsid w:val="00A97572"/>
     <w:rsid w:val="00AA0F71"/>
     <w:rsid w:val="00AA2A14"/>
     <w:rsid w:val="00AA5776"/>
     <w:rsid w:val="00AB0019"/>
     <w:rsid w:val="00AB051C"/>
     <w:rsid w:val="00AB111C"/>
     <w:rsid w:val="00AB2615"/>
     <w:rsid w:val="00AB2EDB"/>
     <w:rsid w:val="00AB3D37"/>
     <w:rsid w:val="00AB5F2E"/>
     <w:rsid w:val="00AB6CA2"/>
     <w:rsid w:val="00AB7FE4"/>
@@ -12100,50 +12272,51 @@
     <w:rsid w:val="00D95542"/>
     <w:rsid w:val="00D965C4"/>
     <w:rsid w:val="00D96929"/>
     <w:rsid w:val="00D96CD0"/>
     <w:rsid w:val="00D970A5"/>
     <w:rsid w:val="00D971A2"/>
     <w:rsid w:val="00DA2024"/>
     <w:rsid w:val="00DA2290"/>
     <w:rsid w:val="00DA2A96"/>
     <w:rsid w:val="00DA3302"/>
     <w:rsid w:val="00DA4EA2"/>
     <w:rsid w:val="00DA65A5"/>
     <w:rsid w:val="00DA7624"/>
     <w:rsid w:val="00DB06F4"/>
     <w:rsid w:val="00DB0F67"/>
     <w:rsid w:val="00DB1238"/>
     <w:rsid w:val="00DB13BB"/>
     <w:rsid w:val="00DB19FA"/>
     <w:rsid w:val="00DB1BF2"/>
     <w:rsid w:val="00DB406D"/>
     <w:rsid w:val="00DB6E2C"/>
     <w:rsid w:val="00DB70D4"/>
     <w:rsid w:val="00DB7751"/>
     <w:rsid w:val="00DC6F69"/>
     <w:rsid w:val="00DD058E"/>
+    <w:rsid w:val="00DD1324"/>
     <w:rsid w:val="00DD2B91"/>
     <w:rsid w:val="00DD2E55"/>
     <w:rsid w:val="00DD5F49"/>
     <w:rsid w:val="00DD6C2C"/>
     <w:rsid w:val="00DE10C5"/>
     <w:rsid w:val="00DE2341"/>
     <w:rsid w:val="00DE2FC6"/>
     <w:rsid w:val="00DE3EA0"/>
     <w:rsid w:val="00DE478A"/>
     <w:rsid w:val="00DE5A97"/>
     <w:rsid w:val="00DE7097"/>
     <w:rsid w:val="00DF127C"/>
     <w:rsid w:val="00DF154B"/>
     <w:rsid w:val="00DF4F17"/>
     <w:rsid w:val="00DF7A26"/>
     <w:rsid w:val="00E02697"/>
     <w:rsid w:val="00E02B79"/>
     <w:rsid w:val="00E071D6"/>
     <w:rsid w:val="00E10469"/>
     <w:rsid w:val="00E10801"/>
     <w:rsid w:val="00E10D6F"/>
     <w:rsid w:val="00E10D88"/>
     <w:rsid w:val="00E1120F"/>
     <w:rsid w:val="00E12190"/>
     <w:rsid w:val="00E12F09"/>
@@ -14697,75 +14870,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98315B18-4920-46E3-98D8-F7A27F178E5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>524</Words>
-  <Characters>2990</Characters>
+  <Words>528</Words>
+  <Characters>3013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3507</CharactersWithSpaces>
+  <CharactersWithSpaces>3534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>6553615</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ieee.org/documents/taxonomy_v101.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7864387</vt:i4>
       </vt:variant>
       <vt:variant>